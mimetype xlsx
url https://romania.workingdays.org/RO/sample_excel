--- v14 (2026-09-08)
+++ v15 (2026-10-24)
@@ -40,268 +40,268 @@
     <sheet name="Years" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-Boxing day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Crăciunul (Monday, 25 December, 2023) 
+A doua zi de Crăciun (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-[...2 lines deleted...]
-Synaxis of St. John the Baptist (Sunday, 7 January, 2024) 
+          <t xml:space="preserve">Anul Nou (Monday, 1 January, 2024) 
+A doua zi după Anul Nou (Tuesday, 2 January, 2024) 
+Boboteaza (Saturday, 6 January, 2024) 
+Ioan Botezătorul (Sunday, 7 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E8" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Union of the Romanian Principalities (Wednesday, 24 January, 2024) 
+          <t xml:space="preserve">Ziua Unirii Principatelor Române (Wednesday, 24 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-Boxing day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Crăciunul (Monday, 25 December, 2023) 
+A doua zi de Crăciun (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-[...3 lines deleted...]
-Union of the Romanian Principalities (Wednesday, 24 January, 2024) 
+          <t xml:space="preserve">Anul Nou (Monday, 1 January, 2024) 
+A doua zi după Anul Nou (Tuesday, 2 January, 2024) 
+Boboteaza (Saturday, 6 January, 2024) 
+Ioan Botezătorul (Sunday, 7 January, 2024) 
+Ziua Unirii Principatelor Române (Wednesday, 24 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-Boxing day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Crăciunul (Monday, 25 December, 2023) 
+A doua zi de Crăciun (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Monday, 01 January, 2024 → Tuesday, 30 April, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-[...3 lines deleted...]
-Union of the Romanian Principalities (Wednesday, 24 January, 2024) 
+          <t xml:space="preserve">Anul Nou (Monday, 1 January, 2024) 
+A doua zi după Anul Nou (Tuesday, 2 January, 2024) 
+Boboteaza (Saturday, 6 January, 2024) 
+Ioan Botezătorul (Sunday, 7 January, 2024) 
+Ziua Unirii Principatelor Române (Wednesday, 24 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Friday, 15 December, 2023</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
-    <t>Standard</t>
+    <t>National holidays (Orthodox calendar)</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Saturday, Sunday</t>
   </si>
   <si>
     <t>First day of the week</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Schedules 
 (morning)</t>
   </si>
   <si>
     <t>Schedules 
 (afternoon)</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
@@ -496,144 +496,144 @@
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>23/12/2023</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
-    <t>Christmas Day</t>
+    <t>Crăciunul</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
-    <t>Boxing day</t>
+    <t>A doua zi de Crăciun</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>New Year's Day</t>
+    <t>Anul Nou</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
-    <t>Second Day of the New Year</t>
+    <t>A doua zi după Anul Nou</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
-    <t>Baptism of the Lord</t>
+    <t>Boboteaza</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
-    <t>Synaxis of St. John the Baptist</t>
+    <t>Ioan Botezătorul</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
@@ -694,51 +694,51 @@
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>21/01/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>Union of the Romanian Principalities</t>
+    <t>Ziua Unirii Principatelor Române</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
@@ -1282,51 +1282,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.2 seconds by Romania.workingdays.org</t>
+    <t>Sample file generated in 0.17 seconds by Romania.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2005,51 +2005,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.85083" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="0" t="s">
         <v>4</v>
@@ -2240,51 +2240,51 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>52</v>
       </c>